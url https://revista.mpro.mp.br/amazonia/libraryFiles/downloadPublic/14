--- v0 (2025-10-20)
+++ v1 (2026-09-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5D2F2C66" w14:textId="4E3F79BC" w:rsidR="009176C3" w:rsidRPr="00951D46" w:rsidRDefault="003D2F4C" w:rsidP="000A7352">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Título principal</w:t>
       </w:r>
       <w:r w:rsidR="00F25AA0" w:rsidRPr="00951D46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -154,396 +154,552 @@
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50EDEA7C" w14:textId="77777777" w:rsidR="003D2F4C" w:rsidRDefault="003D2F4C">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DFAE479" w14:textId="72BD1F24" w:rsidR="00F0041C" w:rsidRDefault="00F25AA0" w:rsidP="00F0041C">
+    <w:p w14:paraId="5DFAE479" w14:textId="3B0864C5" w:rsidR="00F0041C" w:rsidRDefault="00F25AA0" w:rsidP="00F0041C">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951D46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00720B2A">
+    </w:p>
+    <w:p w14:paraId="57C1C093" w14:textId="214815E1" w:rsidR="00A0167B" w:rsidRPr="00B73048" w:rsidRDefault="00EF7EEB" w:rsidP="00A0167B">
+      <w:pPr>
+        <w:pStyle w:val="Padro"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Segue as orientações da ABNT NBR 6028, devendo considerar a f</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>onte Arial, tam. 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, com </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73048" w:rsidRPr="00B73048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">120 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73048" w:rsidRPr="00B73048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200 palavras</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73048" w:rsidRPr="00B73048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sem parágrafos e sem enumeração de tópicos</w:t>
+      </w:r>
+      <w:r w:rsidR="00B237E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, com o verbo na terceira pessoa do singular</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73048" w:rsidRPr="00B73048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0167B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0167B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No resumo devem constar as seguintes informações: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0167B" w:rsidRPr="00CD1D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Contexto, Objetivo, Metodologia, Resultados/Conclusão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186146EF" w14:textId="3F05A8BC" w:rsidR="009176C3" w:rsidRPr="00B73048" w:rsidRDefault="00B73048">
+      <w:pPr>
+        <w:pStyle w:val="Padro"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ECF4D7" w14:textId="0E701E0E" w:rsidR="00720B2A" w:rsidRPr="003D2F4C" w:rsidRDefault="00720B2A" w:rsidP="00720B2A">
+      <w:pPr>
+        <w:pStyle w:val="Padro"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00951D46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="186146EF" w14:textId="7666BA02" w:rsidR="009176C3" w:rsidRPr="00B73048" w:rsidRDefault="00EF7EEB">
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C473C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>alavra 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C473C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>alavra 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C473C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>alavra 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C473C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>alavra 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C473C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>alavra 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C473C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C473C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(usar caixa alta somente em nome próprio, nome científico ou sigla)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3D508C" w14:textId="77777777" w:rsidR="00720B2A" w:rsidRPr="003D2F4C" w:rsidRDefault="00720B2A">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...185 lines deleted...]
-    <w:p w14:paraId="3052C786" w14:textId="5C60A282" w:rsidR="00F0041C" w:rsidRDefault="00720B2A" w:rsidP="00F0041C">
+    </w:p>
+    <w:p w14:paraId="2E2A5938" w14:textId="27E78BB6" w:rsidR="00A0167B" w:rsidRPr="003D2F4C" w:rsidRDefault="00720B2A" w:rsidP="00A0167B">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B73048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:r w:rsidR="00F25AA0" w:rsidRPr="00B73048">
+      <w:r w:rsidR="00A0167B" w:rsidRPr="00A0167B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0167B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(usar </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0167B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mesma configuração do resumo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0167B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0167B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3052C786" w14:textId="29AD84CC" w:rsidR="00F0041C" w:rsidRDefault="00F0041C" w:rsidP="00F0041C">
+      <w:pPr>
+        <w:pStyle w:val="Padro"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF67347" w14:textId="0EC3E31D" w:rsidR="009176C3" w:rsidRPr="00B73048" w:rsidRDefault="00B73048">
+      <w:pPr>
+        <w:pStyle w:val="Padro"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonte Arial, tam. 12, com </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B73048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">120 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B73048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200 palavras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B73048">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sem parágrafos e sem enumeração de tópicos.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0167B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tradução fiel do resumo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DDEF02" w14:textId="19E6EA38" w:rsidR="009176C3" w:rsidRPr="00B73048" w:rsidRDefault="00F25AA0">
+      <w:pPr>
+        <w:pStyle w:val="Padro"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B73048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Fonte Arial, tam. 12, com </w:t>
+        <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B73048">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B73048">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00A0167B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>palavra 1; palavra 2; palavra 3; palavra 4; palavra 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0167B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2126D7B4" w14:textId="77777777" w:rsidR="009176C3" w:rsidRPr="00B73048" w:rsidRDefault="009176C3">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1191"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44F9E961" w14:textId="77777777" w:rsidR="00720B2A" w:rsidRPr="00B73048" w:rsidRDefault="00720B2A">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1191"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -563,274 +719,754 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951D46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Introdução</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFD0E6F" w14:textId="77777777" w:rsidR="009176C3" w:rsidRPr="00951D46" w:rsidRDefault="009176C3">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1191"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="483EB683" w14:textId="6FAAD4EA" w:rsidR="00DD6095" w:rsidRDefault="00EF7EEB">
+    <w:p w14:paraId="36939F8B" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24353">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Inicialmente, lembre-se de que todo o artigo deve ser escrito em papel A4, com margens superior e esquerda de 3 cm e inferior e direita de 2 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585C6545" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O texto deve ser escrito com o verbo em terceira pessoa do singular, fonte Arial, tamanho 12, espaçamento entre linhas de 1,5, alinhamento justificado e recuo de 1,25 cm. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F335D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evitar citações na introdução, salvo quando </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F335D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>estritamente necessárias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F335D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>se precisar desenvolver dados que carecem de fontes, deixe para apresentar no desenvolvimento)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F335D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA5F6BC" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRPr="007433AE" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobre a introdução, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>orienta-se que seja escrita em no máximo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 páginas (formatação ABNT)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, com</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o seguinte esqueleto e ordem de apresentação de informações:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F76F00" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRPr="007433AE" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>niciar com 2 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>§ contextualizando o assunto (delimitação do tema).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276A31A3" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRPr="007433AE" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2) indicar o problema de pesquisa (pergunta com no máximo 2 linhas)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFEFD80" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRPr="007433AE" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95052">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>informar o objetivo geral (somente 1). Este deve corresponder diretamente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000665C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ao problema de pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>convertendo a pergunta em ação investigativa. O objetivo geral consiste em uma ação direcionada à resolução do problema de pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644FF5AF" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nformar os objetivos específicos (são os passos que você precisa para responder o problema de pesquisa, por exemplo: a) analisar a regulamentação sobre a atuação do MP; b) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ompreender </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eficiência; c) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nalisar processos com atuação do MPRO em ações envolvendo a Defesa de PCD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9120C6" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRPr="007433AE" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lembrar que cada objetivo específico é um capítulo do artigo e que sugestões/propostas não devem estar como objetivo, mas indicadas brevemente nas conclusões como resposta ao problema de pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA342D7" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRPr="007433AE" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presentar a justificativa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>que evidencie a importância do artigo (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA100D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>relevância científica, jurídica e/ou social; no máximo 2 parágrafos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E48160E" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRPr="007433AE" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nformar a metodologia de pesquisa adotada (apenas 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>§)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E832321" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nformar os capítulos que dividem o trabalho com uma breve descrição</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1EB5B7" w14:textId="77777777" w:rsidR="00356C84" w:rsidRDefault="00356C84" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B014E8" w14:textId="77777777" w:rsidR="00356C84" w:rsidRDefault="00356C84" w:rsidP="00356C84">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1191"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...63 lines deleted...]
-    <w:p w14:paraId="3AE2A9F6" w14:textId="34F995CE" w:rsidR="007053C6" w:rsidRDefault="00DD6095" w:rsidP="00356C84">
+    </w:p>
+    <w:p w14:paraId="518FAFD7" w14:textId="2ABF58D6" w:rsidR="009176C3" w:rsidRPr="00951D46" w:rsidRDefault="00F0041C" w:rsidP="00A0167B">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1191"/>
-[...141 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="007053C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -844,2580 +1480,2349 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Título do capítulo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1059A5FF" w14:textId="77777777" w:rsidR="009176C3" w:rsidRPr="00951D46" w:rsidRDefault="009176C3">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CB72CCD" w14:textId="77777777" w:rsidR="00356C84" w:rsidRDefault="00DD6095" w:rsidP="00356C84">
+    <w:p w14:paraId="4CB72CCD" w14:textId="77777777" w:rsidR="00356C84" w:rsidRDefault="00DD6095" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1191"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">O texto deve ser escrito com o </w:t>
       </w:r>
       <w:r w:rsidR="00B237E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>verbo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> em terceira pessoa do singular, fonte Arial, tamanho 12, espaçamento entre linhas de 1,5, alinhamento justificado e </w:t>
       </w:r>
       <w:r w:rsidR="00356C84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>recuo de 1,25 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E09EB03" w14:textId="75CB5E5E" w:rsidR="00DD6095" w:rsidRPr="00951D46" w:rsidRDefault="00356C84" w:rsidP="00DD6095">
+    <w:p w14:paraId="1D922565" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRPr="00951D46" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1191"/>
-[...106 lines deleted...]
-        <w:t>...</w:t>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>A citação é no sistema autor-data, diretamente no texto. As notas de rodapé devem ser utilizadas somente como suporte para explicações/complementos, por exemplo, o texto original de uma citação em idioma estrangeiro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D89B5BF" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="670E2A30" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+    <w:p w14:paraId="2200ACFD" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Exemplo de formatação da citação direta com mais de 3 linhas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2575706B" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+    <w:p w14:paraId="0EF9254E" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fonte Arial, tamanho 10, recuo de 4cm, alinhamento justificado, espaço entre linhas simples (Autor, ano, </w:t>
+        <w:t xml:space="preserve">Lembre-se de que a fonte deve ser a mesma que está sendo utilizada no artigo, no presente modelo, utiliza-se a Fonte Arial, tamanho 10, recuo de 4 cm, alinhamento justificado, espaço entre linhas simples (Autor, ano, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>p.x</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>). (Vide NBR 10520)</w:t>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172576">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(Vide NBR 10520)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256691D0" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRPr="00951D46" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AF4A357" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+    <w:p w14:paraId="56D7819B" w14:textId="1384F9E4" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1191"/>
-[...117 lines deleted...]
-        <w:t>...</w:t>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aconselha-se a não terminar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um capítulo ou tópico com citação direta ou indireta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2493F57F" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ao final do capítulo, incluir um breve parágrafo sintetizando o que foi abordado e direcionando para o que será tratado no próximo capítulo. Deixar 2 linhas em branco ao final.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFBADAC" w14:textId="77777777" w:rsidR="009176C3" w:rsidRDefault="009176C3">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19FDB446" w14:textId="77777777" w:rsidR="00356C84" w:rsidRPr="00951D46" w:rsidRDefault="00356C84">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01D63118" w14:textId="1FCFF0B8" w:rsidR="00DD6095" w:rsidRPr="00951D46" w:rsidRDefault="00F0041C" w:rsidP="00DD6095">
+    <w:p w14:paraId="01D63118" w14:textId="1FCFF0B8" w:rsidR="00DD6095" w:rsidRPr="00951D46" w:rsidRDefault="00F0041C" w:rsidP="00A0167B">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Título do capítulo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11261D18" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRPr="00951D46" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+    <w:p w14:paraId="11261D18" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRPr="00951D46" w:rsidRDefault="00DD6095" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1134"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="39C71735" w14:textId="77777777" w:rsidR="00356C84" w:rsidRDefault="00DD6095" w:rsidP="00356C84">
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C71735" w14:textId="77777777" w:rsidR="00356C84" w:rsidRDefault="00DD6095" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1191"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">O texto deve ser escrito com o </w:t>
       </w:r>
       <w:r w:rsidR="00B237E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>verbo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> em terceira pessoa do singular, fonte Arial, tamanho 12, espaçamento entre linhas de 1,5, alinhamento justificado e recuo de </w:t>
       </w:r>
       <w:r w:rsidR="00356C84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>recuo de 1,25 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E36DE1C" w14:textId="7D9D44EF" w:rsidR="00DD6095" w:rsidRDefault="00356C84" w:rsidP="00DD6095">
+    <w:p w14:paraId="21A096F6" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRDefault="00A0167B" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1191"/>
-[...129 lines deleted...]
-    <w:p w14:paraId="4CA62EAD" w14:textId="77777777" w:rsidR="00B237E5" w:rsidRPr="00951D46" w:rsidRDefault="00B237E5" w:rsidP="00DD6095">
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda abertura de seção demanda que tenha texto, ou seja, não pode abrir um capítulo e ir direto para a escrita da subseção. Se houver subseção, a parte inicial pode ser um ou dois §§ apresentando o que será trabalhado no capítulo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA62EAD" w14:textId="77777777" w:rsidR="00B237E5" w:rsidRPr="00951D46" w:rsidRDefault="00B237E5" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1191"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="0F3B39A8" w14:textId="049FD64A" w:rsidR="00B237E5" w:rsidRPr="00B237E5" w:rsidRDefault="00F0041C" w:rsidP="00B237E5">
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3B39A8" w14:textId="049FD64A" w:rsidR="00B237E5" w:rsidRPr="00B237E5" w:rsidRDefault="00F0041C" w:rsidP="00A0167B">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B237E5" w:rsidRPr="00B237E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.1 Subtítulo do capítulo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F3D874" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31281E9B" w14:textId="77777777" w:rsidR="00356C84" w:rsidRDefault="00B237E5" w:rsidP="00356C84">
+    <w:p w14:paraId="31281E9B" w14:textId="77777777" w:rsidR="00356C84" w:rsidRDefault="00B237E5" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1191"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">O texto deve ser escrito com o verbo em terceira pessoa do singular, fonte Arial, tamanho 12, espaçamento entre linhas de 1,5, alinhamento justificado e recuo de </w:t>
       </w:r>
       <w:r w:rsidR="00356C84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>recuo de 1,25 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1016F63E" w14:textId="74E6067D" w:rsidR="00B237E5" w:rsidRDefault="00356C84" w:rsidP="00B237E5">
+    <w:p w14:paraId="19226955" w14:textId="77777777" w:rsidR="006E3665" w:rsidRPr="00951D46" w:rsidRDefault="006E3665" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1191"/>
-[...109 lines deleted...]
-    <w:p w14:paraId="04C83238" w14:textId="77777777" w:rsidR="00B237E5" w:rsidRDefault="00B237E5" w:rsidP="00DD6095">
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Desenvolvimento do conteúdo da seção.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C83238" w14:textId="77777777" w:rsidR="00B237E5" w:rsidRDefault="00B237E5" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1587"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2324" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394F04B0" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3AC38C6B" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplo de formatação da citação direta com mais de 3 linhas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2773ACA8" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Exemplo de formatação da citação direta com mais de 3 linhas:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7AEEBA23" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+        <w:t xml:space="preserve">Lembre-se de que a fonte deve ser a mesma que está sendo utilizada no artigo, no presente modelo, utiliza-se a Fonte Arial, tamanho 10, recuo de 4 cm, alinhamento justificado, espaço entre linhas simples (Autor, ano, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>p.x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172576">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(Vide NBR 10520)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3367C5AE" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRPr="00951D46" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="3367C5AE" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRPr="00951D46" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42336D31" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aconselha-se a não terminar um capítulo ou tópico com citação direta ou indireta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F0DB80" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ao final do capítulo, incluir um breve parágrafo sintetizando o que foi abordado e direcionando para o que será tratado no próximo capítulo. Deixar 2 linhas em branco ao final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F802DF" w14:textId="77777777" w:rsidR="00356C84" w:rsidRPr="00356C84" w:rsidRDefault="00356C84" w:rsidP="00356C84">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="1191"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57EB098F" w14:textId="77777777" w:rsidR="001E157A" w:rsidRPr="00951D46" w:rsidRDefault="001E157A">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="1191"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79646C1B" w14:textId="45E4D25B" w:rsidR="00DD6095" w:rsidRPr="00951D46" w:rsidRDefault="00F0041C" w:rsidP="00A0167B">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6095">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Título do capítulo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9441DF" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRPr="00951D46" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323F7286" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>O texto deve ser escrito com o verbo em terceira pessoa do singular, fonte Arial, tamanho 12, espaçamento entre linhas de 1,5, alinhamento justificado e recuo de 1,25 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471947E2" w14:textId="77777777" w:rsidR="006E3665" w:rsidRPr="00951D46" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Desenvolvimento do conteúdo da seção.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361D4311" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...383 lines deleted...]
-    <w:p w14:paraId="361D4311" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16327DEA" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1BA2B4ED" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplo de formatação da citação direta com mais de 3 linhas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1542FD" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Exemplo de formatação da citação direta com mais de 3 linhas:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C03A217" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+        <w:t xml:space="preserve">Lembre-se de que a fonte deve ser a mesma que está sendo utilizada no artigo, no presente modelo, utiliza-se a Fonte Arial, tamanho 10, recuo de 4 cm, alinhamento justificado, espaço entre linhas simples (Autor, ano, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>p.x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172576">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(Vide NBR 10520)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426E3CD3" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRPr="00951D46" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:ind w:left="2324"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="1A2036C8" w14:textId="77777777" w:rsidR="00DD6095" w:rsidRDefault="00DD6095" w:rsidP="00DD6095">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B7AB3DE" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
       <w:pPr>
         <w:pStyle w:val="Corpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1191"/>
-[...117 lines deleted...]
-        <w:t>...</w:t>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca terminar um capítulo ou tópico com citação direta ou indireta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D532E8D" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ao final do capítulo, incluir um breve parágrafo sintetizando o que foi abordado e direcionando para o que será tratado no próximo capítulo. Deixar 2 linhas em branco ao final.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514E4AED" w14:textId="77777777" w:rsidR="00F0041C" w:rsidRDefault="00F0041C" w:rsidP="00720B2A">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="022391F1" w14:textId="77777777" w:rsidR="00F0041C" w:rsidRDefault="00F0041C" w:rsidP="00720B2A">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33E0701D" w14:textId="439D3C6A" w:rsidR="009176C3" w:rsidRPr="00951D46" w:rsidRDefault="00F25AA0" w:rsidP="00720B2A">
+    <w:p w14:paraId="33E0701D" w14:textId="2D8FB3A1" w:rsidR="009176C3" w:rsidRPr="00951D46" w:rsidRDefault="00A0167B" w:rsidP="00720B2A">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00951D46">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
+        <w:t>Considerações Finais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322AEECE" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C9D722A" w14:textId="5518C42E" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O texto deve ser escrito com o verbo em terceira pessoa do singular, fonte Arial, tamanho 12, espaçamento entre linhas de 1,5, alinhamento justificado e recuo de 1,25 cm. Não utilizar citações diretas ou indiretas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F31A0C8" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Em um artigo científico, a conclusão corresponde às considerações finais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF1E54E" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para escrever uma boa conclusão, inicie sintetizando o que foi trabalhado em cada capítulo (utilize um § para cada capítulo do artigo). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F6DA91" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Após abordar os pontos principais do artigo, escreva a análise dos elementos abordados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602BE8FB" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2613F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Deve-se responder ao problema de pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, indicando se os objetivos delineados para a pesquisa foram alcançados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F95CC37" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C80418" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considerando o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problema de pesquisa: "Como é a atuação do MP na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>defesa de pessoas com deficiência (PCD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007433AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em Porto Velho?"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, verifica-se que...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1451C358" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Assim, conforme os dados apresentados, a atuação do Ministério Público ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBFCA68" w14:textId="77777777" w:rsidR="006E3665" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Este é o momento adequado para apresentar eventuais sugestões</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para melhorar determinado processo, argumentar possíveis discordâncias com alguma teoria mencionada etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC4C90B" w14:textId="77777777" w:rsidR="006E3665" w:rsidRPr="00951D46" w:rsidRDefault="006E3665" w:rsidP="006E3665">
+      <w:pPr>
+        <w:pStyle w:val="Corpo"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Conclusão</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4439EA64" w14:textId="77777777" w:rsidR="009176C3" w:rsidRPr="00951D46" w:rsidRDefault="009176C3">
+        <w:t>Orienta-se que as considerações finais sejam escritas em até duas páginas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC405C" w14:textId="77777777" w:rsidR="009176C3" w:rsidRDefault="009176C3">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="1191"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="792B1150" w14:textId="27C4AE61" w:rsidR="00356C84" w:rsidRDefault="00356C84" w:rsidP="00356C84">
-[...156 lines deleted...]
-    <w:p w14:paraId="6CAC405C" w14:textId="77777777" w:rsidR="009176C3" w:rsidRDefault="009176C3">
+    <w:p w14:paraId="3DB88F5A" w14:textId="77777777" w:rsidR="00356C84" w:rsidRPr="00951D46" w:rsidRDefault="00356C84">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DB88F5A" w14:textId="77777777" w:rsidR="00356C84" w:rsidRPr="00951D46" w:rsidRDefault="00356C84">
+    <w:p w14:paraId="272DEF54" w14:textId="13703A11" w:rsidR="009176C3" w:rsidRDefault="00F25AA0" w:rsidP="00356C84">
       <w:pPr>
         <w:pStyle w:val="Padro"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00951D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00951D46">
+        <w:t>Referências</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Referências</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD6095">
+        <w:t xml:space="preserve"> bibliográficas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B237E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve"> bibliográficas</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B237E5" w:rsidRPr="00B237E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B237E5" w:rsidRPr="00B237E5">
+        <w:t>(conforme NBR 6023</w:t>
+      </w:r>
+      <w:r w:rsidR="00536C84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>(conforme NBR 6023</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00536C84">
+        <w:t xml:space="preserve"> - exemplos</w:t>
+      </w:r>
+      <w:r w:rsidR="00B237E5" w:rsidRPr="00B237E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve"> - exemplos</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0E329E" w14:textId="77777777" w:rsidR="00356C84" w:rsidRPr="00B237E5" w:rsidRDefault="00356C84" w:rsidP="00356C84">
+      <w:pPr>
+        <w:pStyle w:val="Padro"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>)</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA780C4" w14:textId="75EACFC3" w:rsidR="009176C3" w:rsidRDefault="00356C84" w:rsidP="006B6EAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">BAUMAN, Zygmunt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">BAUMAN, Zygmunt. </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>Globalização</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Globalização</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>: as consequências humanas. Rio de Janeiro: Jorge Zahar, 1999.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46143161" w14:textId="77777777" w:rsidR="00356C84" w:rsidRDefault="00356C84" w:rsidP="006B6EAC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>: as consequências humanas. Rio de Janeiro: Jorge Zahar, 1999.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46143161" w14:textId="77777777" w:rsidR="00356C84" w:rsidRDefault="00356C84" w:rsidP="006B6EAC">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CB98C0" w14:textId="324B2316" w:rsidR="00FC79CB" w:rsidRPr="00FC79CB" w:rsidRDefault="00FC79CB" w:rsidP="006B6EAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="oypena"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC79CB">
+        <w:rPr>
+          <w:rStyle w:val="oypena"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAVARESCO, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC79CB">
+        <w:rPr>
+          <w:rStyle w:val="oypena"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Agemir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC79CB">
+        <w:rPr>
+          <w:rStyle w:val="oypena"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>; BARBOSA, Evandro; ETCHEVERRY, Katia Martin (org.).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC79CB">
+        <w:rPr>
+          <w:rStyle w:val="oypena"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Projetos de filosofia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC79CB">
+        <w:rPr>
+          <w:rStyle w:val="oypena"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Porto Alegre: EDIPUCRS, 2011. E-book. Disponível em: http://ebooks.pucrs.br/edipucrs/projetosdefilosofia.pdf. Acesso em: 21 ago. 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBA7962" w14:textId="77777777" w:rsidR="00FC79CB" w:rsidRPr="00FC79CB" w:rsidRDefault="00FC79CB" w:rsidP="006B6EAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44CB98C0" w14:textId="324B2316" w:rsidR="00FC79CB" w:rsidRPr="00FC79CB" w:rsidRDefault="00FC79CB" w:rsidP="006B6EAC">
+    <w:p w14:paraId="19228190" w14:textId="59A7FCCD" w:rsidR="00FC79CB" w:rsidRDefault="00FC79CB" w:rsidP="006B6EAC">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="100F0D"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC79CB">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...22 lines deleted...]
-        <w:t>; BARBOSA, Evandro; ETCHEVERRY, Katia Martin (org.).</w:t>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASIL. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79CB">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Projetos de filosofia. </w:t>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medida Provisória nº 871, de 18 de janeiro de 2019. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79CB">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1EBA7962" w14:textId="77777777" w:rsidR="00FC79CB" w:rsidRPr="00FC79CB" w:rsidRDefault="00FC79CB" w:rsidP="006B6EAC">
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Institui o Programa Especial para Análise de Benefícios com Indícios de Irregularidade, o Programa de Revisão de Benefícios por Incapacidade, o Bônus de Desempenho Institucional por Análise de Benefícios com Indícios de Irregularidade do Monitoramento Operacional de Benefícios e o Bônus de Desempenho Institucional por Perícia Médica em Benefícios por Incapacidade, e dá outras providências. Disponível em: http://www.planalto.gov.br/ccivil_03/_Ato2019-2022/2019/Mpv/mpv871.htm. Acesso em: 05 abr. 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6CC6F4" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRDefault="00A0167B" w:rsidP="006B6EAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="oypena"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79133E72" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRPr="00414E01" w:rsidRDefault="00A0167B" w:rsidP="00A0167B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>BRASIL. Superior Tribunal de Justiça</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Turma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>AgRg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no Ag n. 1.249.132/SP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Processual Civil. Agravo Regimental no Agravo de Instrumento. Art. 545 do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CPC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ação civil pública. Uso irregular do solo urbano. Estabelecimento comercial situado em área residencial. Legitimidade e interesse de agir do parquet. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 127 e 129, III, da CF/88, e 1º da lei 7.347/85. Inconstitucionalidade de lei. Controle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incidenter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Alegada violação do art. 471, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CPC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lei complementar superveniente. Ausência de comando normativo insuficiente para infirmar os fundamentos do acórdão estadual. Aplicação, por analogia, da Súmula 284/STF. Contrariedade ao art. 535, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CPC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. Inocorrência. Agravante: Meneses Consultoria e Idiomas Ltda. Agravado: Ministério Público do Estado de São Paulo. Relator: Ministro Luiz Fux</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ulgado em 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ago. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2010. Disponível em: https://scon.stj.jus.br/SCON/GetInteiroTeorDoAcordao?num_registro=200902248850&amp;dt_publicacao=09/09/2010. Acesso em:  25 nov. 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F765120" w14:textId="77777777" w:rsidR="00A0167B" w:rsidRPr="00FC79CB" w:rsidRDefault="00A0167B" w:rsidP="006B6EAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="oypena"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="100F0D"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6418C03A" w14:textId="77777777" w:rsidR="00FC79CB" w:rsidRPr="00FC79CB" w:rsidRDefault="00FC79CB" w:rsidP="006B6EAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19228190" w14:textId="59A7FCCD" w:rsidR="00FC79CB" w:rsidRPr="00FC79CB" w:rsidRDefault="00FC79CB" w:rsidP="006B6EAC">
-[...38 lines deleted...]
-    <w:p w14:paraId="6418C03A" w14:textId="77777777" w:rsidR="00FC79CB" w:rsidRPr="00FC79CB" w:rsidRDefault="00FC79CB" w:rsidP="006B6EAC">
+    <w:p w14:paraId="2803A75C" w14:textId="77777777" w:rsidR="009176C3" w:rsidRPr="00DD6095" w:rsidRDefault="00F25AA0" w:rsidP="006B6EAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DD6095">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">DIDER JR., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">DIDER JR., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Fredie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Fredie</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">; ZANETI JR., Hermes. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">; ZANETI JR., Hermes. </w:t>
+        <w:t>Curso de Direito Processual Civil - v.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Curso de Direito Processual Civil - v.4</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: processo coletivo. 10. ed. Salvador: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">: processo coletivo. 10. ed. Salvador: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>JusPodivm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>JusPodivm</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F384B31" w14:textId="77777777" w:rsidR="009176C3" w:rsidRPr="00DD6095" w:rsidRDefault="009176C3" w:rsidP="006B6EAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>, 2016.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F384B31" w14:textId="77777777" w:rsidR="009176C3" w:rsidRPr="00DD6095" w:rsidRDefault="009176C3" w:rsidP="006B6EAC">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B573EC" w14:textId="77777777" w:rsidR="009176C3" w:rsidRPr="00DD6095" w:rsidRDefault="00F25AA0" w:rsidP="006B6EAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DD6095">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">GRINOVER, Ada Pellegrini. A tutela jurisdicional dos interesses difusos. In: GRINOVER, Ada Pellegrini; BENJAMIN, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">GRINOVER, Ada Pellegrini. A tutela jurisdicional dos interesses difusos. In: GRINOVER, Ada Pellegrini; BENJAMIN, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Antonio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Antonio</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Herman; WAMBIER, Teresa Arruda Alvim; VIGORITI, Vincenzo. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve"> Herman; WAMBIER, Teresa Arruda Alvim; VIGORITI, Vincenzo. </w:t>
+        <w:t>Processo coletivo</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Processo coletivo</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>: do surgimento à realidade. São Paulo: Revista dos Tribunais, 2014, p. 39-60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2D20BD" w14:textId="77777777" w:rsidR="009176C3" w:rsidRPr="00DD6095" w:rsidRDefault="009176C3" w:rsidP="006B6EAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>: do surgimento à realidade. São Paulo: Revista dos Tribunais, 2014, p. 39-60.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C2D20BD" w14:textId="77777777" w:rsidR="009176C3" w:rsidRPr="00DD6095" w:rsidRDefault="009176C3" w:rsidP="006B6EAC">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5232B1" w14:textId="77777777" w:rsidR="009176C3" w:rsidRPr="00DD6095" w:rsidRDefault="00F25AA0" w:rsidP="006B6EAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DD6095">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">LENZA, Pedro. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">LENZA, Pedro. </w:t>
+        <w:t>Teoria geral da ação civil pública</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Teoria geral da ação civil pública</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">.2. ed. São Paulo: Revista dos Tribunais, 2005. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6FA411" w14:textId="72CF7778" w:rsidR="009176C3" w:rsidRDefault="00FC79CB" w:rsidP="006B6EAC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="930"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-        <w:t xml:space="preserve">.2. ed. São Paulo: Revista dos Tribunais, 2005. </w:t>
-[...6 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:lang w:val="pt-BR"/>
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D2C8D7" w14:textId="2B40B623" w:rsidR="00FC79CB" w:rsidRPr="00FC79CB" w:rsidRDefault="00FC79CB" w:rsidP="006B6EAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="930"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC79CB">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">LOUREIRO, Carlos Frederico </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FC79CB">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>B..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FC79CB">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Questões ontológicas e metodológicas da educação ambiental crítica no capitalismo contemporâneo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79CB">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
@@ -3607,179 +4012,179 @@
           <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:miter w14:lim="400000"/>
           </w14:textOutline>
         </w:rPr>
         <w:t>. São Paulo: Revista dos Tribunais, 2012.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009176C3" w:rsidRPr="00DD6095" w:rsidSect="002F08F8">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="9"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2332C14C" w14:textId="77777777" w:rsidR="00027A65" w:rsidRDefault="00027A65" w:rsidP="000D3E7D">
+    <w:p w14:paraId="5D04D2D6" w14:textId="77777777" w:rsidR="00FA5B2C" w:rsidRDefault="00FA5B2C" w:rsidP="000D3E7D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22824B4B" w14:textId="77777777" w:rsidR="00027A65" w:rsidRDefault="00027A65" w:rsidP="000D3E7D">
+    <w:p w14:paraId="6B3AA606" w14:textId="77777777" w:rsidR="00FA5B2C" w:rsidRDefault="00FA5B2C" w:rsidP="000D3E7D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F14A5B3" w14:textId="77777777" w:rsidR="005F6398" w:rsidRDefault="005F6398" w:rsidP="005F6398">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="428F47D6" w14:textId="716F68C0" w:rsidR="000D3E7D" w:rsidRDefault="000D3E7D" w:rsidP="005F6398">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23B1CF35" w14:textId="77777777" w:rsidR="00B438D3" w:rsidRDefault="00B438D3" w:rsidP="000D3E7D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3CE86B91" w14:textId="69D41478" w:rsidR="009176C3" w:rsidRDefault="009176C3" w:rsidP="000D3E7D">
     <w:pPr>
       <w:pStyle w:val="CabealhoeRodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9020"/>
         <w:tab w:val="center" w:pos="4535"/>
         <w:tab w:val="right" w:pos="9071"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EBEFCD5" w14:textId="77777777" w:rsidR="00027A65" w:rsidRDefault="00027A65" w:rsidP="000D3E7D">
+    <w:p w14:paraId="714B26DD" w14:textId="77777777" w:rsidR="00FA5B2C" w:rsidRDefault="00FA5B2C" w:rsidP="000D3E7D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="772967ED" w14:textId="77777777" w:rsidR="00027A65" w:rsidRDefault="00027A65" w:rsidP="000D3E7D">
+    <w:p w14:paraId="1AE21A7D" w14:textId="77777777" w:rsidR="00FA5B2C" w:rsidRDefault="00FA5B2C" w:rsidP="000D3E7D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2944AA11" w14:textId="77777777" w:rsidR="00027A65" w:rsidRDefault="00027A65" w:rsidP="000D3E7D"/>
+    <w:p w14:paraId="11E7D0A3" w14:textId="77777777" w:rsidR="00FA5B2C" w:rsidRDefault="00FA5B2C" w:rsidP="000D3E7D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DC662D8" w14:textId="77777777" w:rsidR="000D3E7D" w:rsidRDefault="000D3E7D" w:rsidP="000D3E7D">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="12A19FC1" w14:textId="77777777" w:rsidR="000D3E7D" w:rsidRDefault="000D3E7D" w:rsidP="000D3E7D">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="31598C5A" w14:textId="77777777" w:rsidR="00FC79CB" w:rsidRDefault="00FC79CB" w:rsidP="000D3E7D">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="24FF87F9" w14:textId="7424583A" w:rsidR="000D3E7D" w:rsidRPr="00FE265A" w:rsidRDefault="000D3E7D" w:rsidP="000D3E7D">
     <w:pPr>
@@ -3845,51 +4250,51 @@
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:effectRef>
                       <a:fontRef idx="none"/>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="3F60DF22" id="Conector reto 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-3.55pt,11.15pt" to="455.95pt,11.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqJwuv4QEAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC811KcOggEyznESC9F&#10;G7TNB9B8WAT4Ape17L/vciXbaXtKUR0oPnZmd4bL9cPRO3bQGWwMPb9ZtJzpIKOyYd/zlx9PH+45&#10;gyKCEi4G3fOTBv6wef9uPaZOL+MQndKZIUmAbkw9H0pJXdOAHLQXsIhJBzw0MXtRcJn3jcpiRHbv&#10;mmXb3jVjzCrlKDUA7m6nQ74hfmO0LF+NAV2Y6znWVmjMNO7q2GzWottnkQYr5zLEP1ThhQ2Y9EK1&#10;FUWwn9n+ReWtzBGiKQsZfRONsVKTBlRz0/6h5vsgkiYtaA6ki03w/2jll8NjeM5ow5igg/Scq4qj&#10;yb7+sT52JLNOF7P0sTCJm6v729XdCj2V57PmCkwZyicdPauTnjsbqg7RicNnKJgMQ88hdTvEJ+sc&#10;3YULbOz5cvWxrdQCW8I4UXDqk+q52jnigeisqpiKhrzfPbrMDqJeMn31XjHHb2E14VbAMMXR0XT9&#10;3hbsQWd9zzErfjPahcquqYumspEx3arKfXWLZuXkdA124Zs2zCoyjWqTc3FTz+GjQFnnzsMKCVAD&#10;DYp5I3aGXIt8I35ShiDKH0O54AO+VTLhlbg63UV1omYh/diS5PL8fGrPv16TS9dHvvkFAAD//wMA&#10;UEsDBBQABgAIAAAAIQB8p/TG2QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8h&#10;jOBtN2lX1NZOFxEWPGqVPWebsSk2k9Jk2/rvjXjQ45v3eO+bar+6Qcw0hd4zQrZVIIhbb3ruEN7f&#10;Dpt7ECFqNnrwTAhfFGBfX15UujR+4Veam9iJVMKh1Ag2xrGUMrSWnA5bPxIn78NPTsckp06aSS+p&#10;3A0yV+pWOt1zWrB6pCdL7Wdzdgi7l6Nj5f0zH4rlRs3H3rJsEK+v1scHEJHW+BeGH/yEDnViOvkz&#10;myAGhM1dlpIIeb4DkfwiywoQp9+DrCv5/4H6GwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AConC6/hAQAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAHyn9MbZAAAACAEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokeweight="2pt">
               <v:stroke miterlimit="4" linestyle="thinThin" joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68B3998D" w14:textId="77777777" w:rsidR="000D3E7D" w:rsidRDefault="000D3E7D" w:rsidP="000D3E7D">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7919BF85" w14:textId="77777777" w:rsidR="000D3E7D" w:rsidRDefault="000D3E7D" w:rsidP="000D3E7D">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2BFF04FF" w14:textId="0AA313EA" w:rsidR="00FC79CB" w:rsidRDefault="00536C84" w:rsidP="000D3E7D">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
@@ -4031,97 +4436,102 @@
     <w:rsid w:val="00237BC2"/>
     <w:rsid w:val="002E5F0A"/>
     <w:rsid w:val="002F08F8"/>
     <w:rsid w:val="003101F8"/>
     <w:rsid w:val="0032241D"/>
     <w:rsid w:val="003549AC"/>
     <w:rsid w:val="00356C84"/>
     <w:rsid w:val="003A31BC"/>
     <w:rsid w:val="003B6BB2"/>
     <w:rsid w:val="003C02EE"/>
     <w:rsid w:val="003C5029"/>
     <w:rsid w:val="003D2F4C"/>
     <w:rsid w:val="004021DB"/>
     <w:rsid w:val="00436F01"/>
     <w:rsid w:val="00455E57"/>
     <w:rsid w:val="004F3103"/>
     <w:rsid w:val="00536C84"/>
     <w:rsid w:val="00563AC3"/>
     <w:rsid w:val="00563DED"/>
     <w:rsid w:val="00575BBA"/>
     <w:rsid w:val="005B4EB7"/>
     <w:rsid w:val="005F6398"/>
     <w:rsid w:val="00601728"/>
     <w:rsid w:val="00625911"/>
     <w:rsid w:val="006B6EAC"/>
+    <w:rsid w:val="006E3665"/>
     <w:rsid w:val="00705328"/>
     <w:rsid w:val="007053C6"/>
     <w:rsid w:val="00720B2A"/>
+    <w:rsid w:val="007E3BBE"/>
     <w:rsid w:val="008B0A64"/>
     <w:rsid w:val="008B6339"/>
     <w:rsid w:val="008E7CC0"/>
     <w:rsid w:val="00906678"/>
     <w:rsid w:val="009168AE"/>
     <w:rsid w:val="009176C3"/>
     <w:rsid w:val="00951D46"/>
     <w:rsid w:val="0096100D"/>
     <w:rsid w:val="00965BBB"/>
     <w:rsid w:val="009A657D"/>
     <w:rsid w:val="009E53FA"/>
+    <w:rsid w:val="00A0167B"/>
     <w:rsid w:val="00A34808"/>
     <w:rsid w:val="00A35E9A"/>
     <w:rsid w:val="00A76981"/>
     <w:rsid w:val="00A83236"/>
     <w:rsid w:val="00AB69BA"/>
     <w:rsid w:val="00AD43A8"/>
     <w:rsid w:val="00B237E5"/>
     <w:rsid w:val="00B438D3"/>
     <w:rsid w:val="00B73048"/>
     <w:rsid w:val="00BD2008"/>
     <w:rsid w:val="00BF5943"/>
+    <w:rsid w:val="00C473C2"/>
     <w:rsid w:val="00C51340"/>
     <w:rsid w:val="00C51458"/>
     <w:rsid w:val="00CD79EB"/>
     <w:rsid w:val="00D017DF"/>
     <w:rsid w:val="00D01841"/>
     <w:rsid w:val="00D163E8"/>
     <w:rsid w:val="00D56347"/>
     <w:rsid w:val="00D8570E"/>
     <w:rsid w:val="00DD6095"/>
     <w:rsid w:val="00E274F7"/>
     <w:rsid w:val="00E4619E"/>
     <w:rsid w:val="00E66962"/>
     <w:rsid w:val="00E843E7"/>
     <w:rsid w:val="00EC46C5"/>
     <w:rsid w:val="00EF7EEB"/>
     <w:rsid w:val="00F0041C"/>
     <w:rsid w:val="00F01777"/>
     <w:rsid w:val="00F25AA0"/>
     <w:rsid w:val="00F64D8D"/>
     <w:rsid w:val="00F75CE4"/>
     <w:rsid w:val="00F8069C"/>
     <w:rsid w:val="00F81152"/>
+    <w:rsid w:val="00FA5B2C"/>
     <w:rsid w:val="00FA655A"/>
     <w:rsid w:val="00FB0332"/>
     <w:rsid w:val="00FC79CB"/>
     <w:rsid w:val="00FD58FE"/>
     <w:rsid w:val="00FD6F85"/>
     <w:rsid w:val="00FE265A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -5835,67 +6245,67 @@
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3921</Characters>
+  <Pages>6</Pages>
+  <Words>1498</Words>
+  <Characters>8092</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4638</CharactersWithSpaces>
+  <CharactersWithSpaces>9571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pablo Hernandez Viscardi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>